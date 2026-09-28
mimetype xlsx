--- v6 (2026-08-14)
+++ v7 (2026-09-28)
@@ -126,51 +126,51 @@
       </rPr>
       <t xml:space="preserve">Цены</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> для Самары на: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFDE5705"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14.08.2026</t>
+      <t xml:space="preserve">29.09.2026</t>
     </r>
   </si>
   <si>
     <t>moskeram.ru</t>
   </si>
   <si>
     <t>Кирпич</t>
   </si>
   <si>
     <t>Строительный кирпич</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Марка</t>
   </si>
   <si>
     <t>Производитель</t>
   </si>
   <si>
     <t>Цена за шт.(самовывоз)</t>
@@ -187,171 +187,171 @@
   <si>
     <t>Завод</t>
   </si>
   <si>
     <t>Цена шт.(самовывоз)</t>
   </si>
   <si>
     <t>Цена шт.(с доставкой)</t>
   </si>
   <si>
     <t>Облицовочный Одинарный</t>
   </si>
   <si>
     <t>002126</t>
   </si>
   <si>
     <t>М-150</t>
   </si>
   <si>
     <t>красный бостон</t>
   </si>
   <si>
     <t>Воротынский КЗ</t>
   </si>
   <si>
+    <t>6979013</t>
+  </si>
+  <si>
+    <t>М-200</t>
+  </si>
+  <si>
+    <t>готика старый дуб</t>
+  </si>
+  <si>
+    <t>Вышневолоцкая Керамика КЗ</t>
+  </si>
+  <si>
+    <t>6979014</t>
+  </si>
+  <si>
+    <t>готика лава</t>
+  </si>
+  <si>
     <t>002151</t>
   </si>
   <si>
     <t>готика</t>
   </si>
   <si>
     <t>002146</t>
   </si>
   <si>
     <t>кортен лайт</t>
   </si>
   <si>
     <t>002142</t>
   </si>
   <si>
     <t>антик руст</t>
   </si>
   <si>
     <t>002135</t>
   </si>
   <si>
     <t>красный графит руст</t>
   </si>
   <si>
     <t>002198</t>
   </si>
   <si>
     <t>медь</t>
   </si>
   <si>
     <t>002199</t>
   </si>
   <si>
     <t>бронза</t>
   </si>
   <si>
     <t>002133</t>
   </si>
   <si>
     <t>красный кварц руст</t>
   </si>
   <si>
     <t>002152</t>
   </si>
   <si>
     <t>умбра</t>
   </si>
   <si>
+    <t>002148</t>
+  </si>
+  <si>
+    <t>кортен микс</t>
+  </si>
+  <si>
     <t>002143</t>
   </si>
   <si>
     <t>кортен руст</t>
   </si>
   <si>
     <t>002144</t>
   </si>
   <si>
     <t>кортен бостон</t>
   </si>
   <si>
     <t>002145</t>
   </si>
   <si>
     <t>кортен кора</t>
   </si>
   <si>
     <t>002134</t>
   </si>
   <si>
     <t>красный магма</t>
   </si>
   <si>
-    <t>6979014</t>
-[...22 lines deleted...]
-  <si>
     <t>002141</t>
   </si>
   <si>
     <t>антик кварц</t>
   </si>
   <si>
     <t>002113</t>
   </si>
   <si>
     <t>М-175</t>
   </si>
   <si>
     <t>гляссе</t>
   </si>
   <si>
+    <t>002112</t>
+  </si>
+  <si>
+    <t>коричневый</t>
+  </si>
+  <si>
     <t>002150</t>
   </si>
   <si>
     <t>мускат</t>
-  </si>
-[...4 lines deleted...]
-    <t>коричневый</t>
   </si>
   <si>
     <t>Облицовочный пустотелый</t>
   </si>
   <si>
     <t>997816</t>
   </si>
   <si>
     <t>Амбрим</t>
   </si>
   <si>
     <t>Губский КЗ</t>
   </si>
   <si>
     <t>002130</t>
   </si>
   <si>
     <t>терракот бостон</t>
   </si>
   <si>
     <t>002127</t>
   </si>
   <si>
     <t>бордо бархат</t>
   </si>
@@ -6065,51 +6065,51 @@
             </rPr>
             <t xml:space="preserve">Цены</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> для Самары на: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFDE5705"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.08.2026</t>
+            <t xml:space="preserve">29.09.2026</t>
           </r>
         </is>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="B7" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="B9" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="B10" s="8" t="s">
         <v>7</v>
@@ -6172,477 +6172,477 @@
       </c>
       <c r="D14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="10">
         <v>18.88</v>
       </c>
       <c r="H14" s="10">
         <v>25.82444444444445</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="B15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G15" s="10">
-        <v>18.88</v>
+        <v>18.4</v>
       </c>
       <c r="H15" s="10">
-        <v>26.6925</v>
+        <v>26.2125</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="B16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E16" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F16" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="F16" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="10">
-        <v>18.88</v>
+        <v>18.4</v>
       </c>
       <c r="H16" s="10">
-        <v>26.6925</v>
+        <v>26.2125</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="B17" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G17" s="10">
         <v>18.88</v>
       </c>
       <c r="H17" s="10">
         <v>26.6925</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="B18" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="10">
-        <v>21.48</v>
+        <v>18.88</v>
       </c>
       <c r="H18" s="10">
-        <v>29.2925</v>
+        <v>26.6925</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="B19" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G19" s="10">
-        <v>22.13</v>
+        <v>18.88</v>
       </c>
       <c r="H19" s="10">
-        <v>29.48294117647059</v>
+        <v>26.6925</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="B20" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="10">
-        <v>22.13</v>
+        <v>21.48</v>
       </c>
       <c r="H20" s="10">
-        <v>29.48294117647059</v>
+        <v>29.2925</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="B21" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G21" s="10">
-        <v>21.95</v>
+        <v>22.13</v>
       </c>
       <c r="H21" s="10">
-        <v>29.7625</v>
+        <v>29.48294117647059</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="B22" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="10">
         <v>22.13</v>
       </c>
       <c r="H22" s="10">
-        <v>29.9425</v>
+        <v>29.48294117647059</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="B23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="10">
-        <v>23.99</v>
+        <v>21.95</v>
       </c>
       <c r="H23" s="10">
-        <v>31.8025</v>
+        <v>29.7625</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="B24" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G24" s="10">
-        <v>23.99</v>
+        <v>22.13</v>
       </c>
       <c r="H24" s="10">
-        <v>31.8025</v>
+        <v>29.9425</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="B25" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="G25" s="10">
-[...3 lines deleted...]
-        <v>31.8025</v>
+      <c r="G25" s="11">
+        <v>22.13</v>
+      </c>
+      <c r="H25" s="11">
+        <v>29.9425</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="B26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G26" s="10">
-        <v>24.18</v>
+        <v>23.99</v>
       </c>
       <c r="H26" s="10">
-        <v>31.9925</v>
+        <v>31.8025</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="B27" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G27" s="10">
-        <v>24.5</v>
+        <v>23.99</v>
       </c>
       <c r="H27" s="10">
-        <v>32.3125</v>
+        <v>31.8025</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="B28" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G28" s="10">
-        <v>24.5</v>
+        <v>23.99</v>
       </c>
       <c r="H28" s="10">
-        <v>32.3125</v>
+        <v>31.8025</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="B29" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="G29" s="11">
-[...3 lines deleted...]
-        <v>34.4125</v>
+      <c r="G29" s="10">
+        <v>24.18</v>
+      </c>
+      <c r="H29" s="10">
+        <v>31.9925</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="B30" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="10">
-        <v>30.5</v>
+        <v>29.11</v>
       </c>
       <c r="H30" s="10">
-        <v>38.3125</v>
+        <v>36.9225</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="B31" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G31" s="10">
         <v>37.29</v>
       </c>
       <c r="H31" s="10">
         <v>44.23444444444444</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="B32" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="G32" s="10">
+      <c r="G32" s="11">
         <v>36.92</v>
       </c>
-      <c r="H32" s="10">
+      <c r="H32" s="11">
         <v>44.7325</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="B33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="G33" s="11">
-[...3 lines deleted...]
-        <v>45.2025</v>
+      <c r="G33" s="10">
+        <v>36.92</v>
+      </c>
+      <c r="H33" s="10">
+        <v>44.7325</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="B34" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>67</v>
       </c>
       <c r="G34" s="10">
         <v>25.48</v>
       </c>
       <c r="H34" s="10">
         <v>46.31333333333333</v>
       </c>
     </row>
@@ -7815,51 +7815,51 @@
             </rPr>
             <t xml:space="preserve">Цены</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> для Самары на: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFDE5705"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.08.2026</t>
+            <t xml:space="preserve">29.09.2026</t>
           </r>
         </is>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="B7" s="6" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="B9" s="7" t="s">
         <v>853</v>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="B10" s="8" t="s">
         <v>7</v>
@@ -8015,51 +8015,51 @@
             </rPr>
             <t xml:space="preserve">Цены</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> для Самары на: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFDE5705"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.08.2026</t>
+            <t xml:space="preserve">29.09.2026</t>
           </r>
         </is>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="B7" s="6" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="B9" s="7" t="s">
         <v>365</v>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="B10" s="8" t="s">
         <v>7</v>
@@ -8240,51 +8240,51 @@
             </rPr>
             <t xml:space="preserve">Цены</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> для Самары на: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFDE5705"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.08.2026</t>
+            <t xml:space="preserve">29.09.2026</t>
           </r>
         </is>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="B7" s="6" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="B9" s="7" t="s">
         <v>859</v>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="B10" s="8" t="s">
         <v>7</v>
@@ -8808,51 +8808,51 @@
             </rPr>
             <t xml:space="preserve">Цены</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> для Самары на: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFDE5705"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.08.2026</t>
+            <t xml:space="preserve">29.09.2026</t>
           </r>
         </is>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="B7" s="6" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="B9" s="7" t="s">
         <v>889</v>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="B10" s="8" t="s">
         <v>7</v>
@@ -9311,51 +9311,51 @@
             </rPr>
             <t xml:space="preserve">Цены</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> для Самары на: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFDE5705"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.08.2026</t>
+            <t xml:space="preserve">29.09.2026</t>
           </r>
         </is>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="B7" s="6" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="B9" s="7" t="s">
         <v>900</v>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="B10" s="8" t="s">
         <v>7</v>
@@ -10057,51 +10057,51 @@
             </rPr>
             <t xml:space="preserve">Цены</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> для Самары на: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFDE5705"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.08.2026</t>
+            <t xml:space="preserve">29.09.2026</t>
           </r>
         </is>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="B7" s="6" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="B9" s="7" t="s">
         <v>965</v>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="B10" s="8" t="s">
         <v>7</v>
@@ -10344,51 +10344,51 @@
             </rPr>
             <t xml:space="preserve">Цены</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> для Самары на: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFDE5705"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.08.2026</t>
+            <t xml:space="preserve">29.09.2026</t>
           </r>
         </is>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="B7" s="6" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="B9" s="7" t="s">
         <v>148</v>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row r="10" spans="1:10">
       <c r="B10" s="8" t="s">
         <v>7</v>
@@ -11295,51 +11295,51 @@
             </rPr>
             <t xml:space="preserve">Цены</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> для Самары на: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFDE5705"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.08.2026</t>
+            <t xml:space="preserve">29.09.2026</t>
           </r>
         </is>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="B7" s="6" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="B9" s="7" t="s">
         <v>238</v>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row r="10" spans="1:10">
       <c r="B10" s="8" t="s">
         <v>7</v>
@@ -12144,51 +12144,51 @@
             </rPr>
             <t xml:space="preserve">Цены</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> для Самары на: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFDE5705"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.08.2026</t>
+            <t xml:space="preserve">29.09.2026</t>
           </r>
         </is>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="B7" s="6" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="B9" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="B10" s="8" t="s">
         <v>7</v>
@@ -12394,51 +12394,51 @@
             </rPr>
             <t xml:space="preserve">Цены</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> для Самары на: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFDE5705"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.08.2026</t>
+            <t xml:space="preserve">29.09.2026</t>
           </r>
         </is>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="B7" s="6" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="B9" s="7" t="s">
         <v>279</v>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="B10" s="8" t="s">
         <v>7</v>
@@ -16828,51 +16828,51 @@
             </rPr>
             <t xml:space="preserve">Цены</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> для Самары на: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFDE5705"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.08.2026</t>
+            <t xml:space="preserve">29.09.2026</t>
           </r>
         </is>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="B7" s="6" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="B9" s="7" t="s">
         <v>827</v>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="B10" s="8" t="s">
         <v>7</v>
@@ -17056,51 +17056,51 @@
             </rPr>
             <t xml:space="preserve">Цены</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> для Самары на: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFDE5705"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.08.2026</t>
+            <t xml:space="preserve">29.09.2026</t>
           </r>
         </is>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="B7" s="6" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="B9" s="7" t="s">
         <v>830</v>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="B10" s="8" t="s">
         <v>7</v>
@@ -17411,51 +17411,51 @@
             </rPr>
             <t xml:space="preserve">Цены</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> для Самары на: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFDE5705"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.08.2026</t>
+            <t xml:space="preserve">29.09.2026</t>
           </r>
         </is>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="B7" s="6" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="B9" s="7" t="s">
         <v>842</v>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="B10" s="8" t="s">
         <v>7</v>
@@ -17623,51 +17623,51 @@
             </rPr>
             <t xml:space="preserve">Цены</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> для Самары на: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFDE5705"/>
               <sz val="14"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.08.2026</t>
+            <t xml:space="preserve">29.09.2026</t>
           </r>
         </is>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="B7" s="6" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="B9" s="7" t="s">
         <v>848</v>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="B10" s="8" t="s">
         <v>7</v>